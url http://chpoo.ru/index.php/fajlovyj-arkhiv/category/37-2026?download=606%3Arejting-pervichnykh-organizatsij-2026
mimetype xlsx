--- v0 (2026-03-28)
+++ v1 (2026-06-09)
@@ -1,74 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6E95617-1381-42B0-9763-444650F3CFB7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7755" tabRatio="659" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7755" tabRatio="659"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$1:$Z$28</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="100">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Название ОУ</t>
   </si>
   <si>
     <t>Отчёты</t>
   </si>
   <si>
     <t>Первичная профсоюзная организация МБОУ Г- Степановская СОШ</t>
   </si>
   <si>
     <t>Первичная профсоюзная организация МБОУ Донская СОШ</t>
   </si>
   <si>
     <t>Первичная профсоюзная организация МБОУ дополнительного образования детей ЧДДТ</t>
   </si>
   <si>
     <t>Первичная профсоюзная организация МБОУ дополнительного образования детей ЧДЮСШа</t>
   </si>
   <si>
     <t>Первичная профсоюзная организация МБОУ Кутейниковская ООШ</t>
   </si>
   <si>
@@ -308,60 +302,72 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>?</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>анкетирование</t>
   </si>
   <si>
     <t>Конкурсы, акции и соревнования</t>
   </si>
   <si>
     <t>День ОТ</t>
   </si>
   <si>
     <t>День Победы</t>
   </si>
   <si>
-    <t>Спартакеиада</t>
-[...1 lines deleted...]
-  <si>
     <t>День учителя</t>
+  </si>
+  <si>
+    <t>Спартакиада</t>
+  </si>
+  <si>
+    <t>Фотоконкурс  "Наставничество"</t>
+  </si>
+  <si>
+    <t>1м</t>
+  </si>
+  <si>
+    <t>2м</t>
+  </si>
+  <si>
+    <t>3м</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -634,160 +640,160 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -809,152 +815,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1090,429 +1062,431 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="V8" sqref="V8"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Y23" sqref="Y23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="5.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="4.7109375" style="11" customWidth="1"/>
     <col min="5" max="10" width="4.7109375" style="2" customWidth="1"/>
     <col min="11" max="13" width="4.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="4.42578125" style="11" customWidth="1"/>
     <col min="15" max="15" width="4.7109375" style="11" customWidth="1"/>
     <col min="16" max="17" width="4.28515625" style="11" customWidth="1"/>
     <col min="18" max="19" width="5.5703125" style="2" customWidth="1"/>
     <col min="20" max="24" width="5.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5" style="2" customWidth="1"/>
     <col min="27" max="30" width="4.7109375" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="54"/>
-[...36 lines deleted...]
-      <c r="AM1" s="54"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
     </row>
     <row r="2" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="C2" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="D2" s="46"/>
-[...9 lines deleted...]
-      <c r="N2" s="35" t="s">
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="O2" s="36"/>
-[...2 lines deleted...]
-      <c r="R2" s="35" t="s">
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="S2" s="36"/>
-[...11 lines deleted...]
-      <c r="AE2" s="68" t="s">
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="AF2" s="69" t="s">
+      <c r="AF2" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" s="69"/>
-[...5 lines deleted...]
-      <c r="AM2" s="69"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="34"/>
+      <c r="AM2" s="34"/>
     </row>
     <row r="3" spans="1:39" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="66"/>
-[...1 lines deleted...]
-      <c r="C3" s="47" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="D3" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="47" t="s">
+      <c r="E3" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="47" t="s">
+      <c r="F3" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="50" t="s">
+      <c r="G3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="51"/>
-[...30 lines deleted...]
-      <c r="AM3" s="69"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="63"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="33"/>
+      <c r="AF3" s="34"/>
+      <c r="AG3" s="34"/>
+      <c r="AH3" s="34"/>
+      <c r="AI3" s="34"/>
+      <c r="AJ3" s="34"/>
+      <c r="AK3" s="34"/>
+      <c r="AL3" s="34"/>
+      <c r="AM3" s="34"/>
     </row>
     <row r="4" spans="1:39" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="66"/>
-[...5 lines deleted...]
-      <c r="G4" s="57" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="57" t="s">
+      <c r="H4" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="57" t="s">
+      <c r="I4" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="J4" s="57" t="s">
+      <c r="J4" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="59" t="s">
+      <c r="K4" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="58" t="s">
+      <c r="L4" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="58" t="s">
+      <c r="M4" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="41" t="s">
+      <c r="N4" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="41" t="s">
+      <c r="O4" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="P4" s="41" t="s">
+      <c r="P4" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="Q4" s="41"/>
-[...14 lines deleted...]
-      <c r="AF4" s="69" t="s">
+      <c r="Q4" s="66"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="AG4" s="69"/>
-[...2 lines deleted...]
-      <c r="AJ4" s="69" t="s">
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="34"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="AK4" s="69"/>
-[...1 lines deleted...]
-      <c r="AM4" s="69"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="34"/>
+      <c r="AM4" s="34"/>
     </row>
     <row r="5" spans="1:39" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="66"/>
-[...30 lines deleted...]
-      <c r="AF5" s="69" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="67"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="59"/>
+      <c r="AB5" s="59"/>
+      <c r="AC5" s="59"/>
+      <c r="AD5" s="59"/>
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="AG5" s="69"/>
-      <c r="AH5" s="69" t="s">
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="AI5" s="69"/>
-      <c r="AJ5" s="69" t="s">
+      <c r="AI5" s="34"/>
+      <c r="AJ5" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="AK5" s="69"/>
-      <c r="AL5" s="69" t="s">
+      <c r="AK5" s="34"/>
+      <c r="AL5" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="AM5" s="69"/>
+      <c r="AM5" s="34"/>
     </row>
     <row r="6" spans="1:39" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="66"/>
-[...16 lines deleted...]
-      <c r="R6" s="33" t="s">
+      <c r="A6" s="56"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="S6" s="34"/>
-[...6 lines deleted...]
-      <c r="Z6" s="45" t="s">
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="AA6" s="46"/>
-[...11 lines deleted...]
-      <c r="AM6" s="69"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="34"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="34"/>
+      <c r="AJ6" s="34"/>
+      <c r="AK6" s="34"/>
+      <c r="AL6" s="34"/>
+      <c r="AM6" s="34"/>
     </row>
     <row r="7" spans="1:39" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="67"/>
-[...15 lines deleted...]
-      <c r="Q7" s="43"/>
+      <c r="A7" s="57"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
       <c r="R7" s="24" t="s">
         <v>62</v>
       </c>
       <c r="S7" s="24" t="s">
         <v>92</v>
       </c>
       <c r="T7" s="24" t="s">
         <v>64</v>
       </c>
       <c r="U7" s="24" t="s">
         <v>93</v>
       </c>
       <c r="V7" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="W7" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="W7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="24"/>
+      <c r="X7" s="24" t="s">
+        <v>96</v>
+      </c>
       <c r="Y7" s="25"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="20"/>
       <c r="AB7" s="30"/>
       <c r="AC7" s="30"/>
       <c r="AD7" s="30"/>
-      <c r="AE7" s="68"/>
+      <c r="AE7" s="33"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="8"/>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="8"/>
       <c r="AK7" s="8"/>
       <c r="AL7" s="8"/>
       <c r="AM7" s="8"/>
     </row>
     <row r="8" spans="1:39" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="26"/>
       <c r="F8" s="18"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
@@ -1653,51 +1627,53 @@
       <c r="C11" s="12" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="12"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="19"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="14"/>
       <c r="S11" s="28"/>
       <c r="T11" s="12"/>
       <c r="U11" s="28"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
-      <c r="X11" s="31"/>
+      <c r="X11" s="31" t="s">
+        <v>97</v>
+      </c>
       <c r="Y11" s="4"/>
       <c r="Z11" s="13"/>
       <c r="AA11" s="21"/>
       <c r="AB11" s="32"/>
       <c r="AC11" s="32"/>
       <c r="AD11" s="29"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="AK11" s="8"/>
       <c r="AL11" s="8"/>
       <c r="AM11" s="8"/>
     </row>
     <row r="12" spans="1:39" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>7</v>
       </c>
@@ -1753,51 +1729,53 @@
       <c r="C13" s="27" t="s">
         <v>69</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="27"/>
       <c r="S13" s="28"/>
       <c r="T13" s="27"/>
       <c r="U13" s="28"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
-      <c r="X13" s="31"/>
+      <c r="X13" s="31" t="s">
+        <v>97</v>
+      </c>
       <c r="Y13" s="22"/>
       <c r="Z13" s="27"/>
       <c r="AA13" s="27"/>
       <c r="AB13" s="32"/>
       <c r="AC13" s="32"/>
       <c r="AD13" s="29"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="8"/>
       <c r="AI13" s="8"/>
       <c r="AJ13" s="8"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="8"/>
       <c r="AM13" s="8"/>
     </row>
     <row r="14" spans="1:39" ht="63" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>68</v>
@@ -2198,100 +2176,104 @@
       <c r="C22" s="14" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="12"/>
       <c r="F22" s="18"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="19"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="23"/>
       <c r="S22" s="28"/>
       <c r="T22" s="15"/>
       <c r="U22" s="28"/>
       <c r="V22" s="31"/>
       <c r="W22" s="31"/>
-      <c r="X22" s="31"/>
+      <c r="X22" s="31" t="s">
+        <v>98</v>
+      </c>
       <c r="Y22" s="4"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="21"/>
       <c r="AB22" s="32"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="29"/>
       <c r="AE22" s="8"/>
       <c r="AF22" s="8"/>
       <c r="AG22" s="8"/>
       <c r="AH22" s="8"/>
       <c r="AI22" s="8"/>
       <c r="AJ22" s="8"/>
       <c r="AK22" s="8"/>
       <c r="AL22" s="8"/>
       <c r="AM22" s="8"/>
     </row>
     <row r="23" spans="1:39" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="12"/>
       <c r="F23" s="18"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="19"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="14"/>
       <c r="S23" s="28"/>
       <c r="T23" s="15"/>
       <c r="U23" s="28"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
-      <c r="X23" s="31"/>
+      <c r="X23" s="31" t="s">
+        <v>99</v>
+      </c>
       <c r="Y23" s="4"/>
       <c r="Z23" s="13"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="32"/>
       <c r="AC23" s="32"/>
       <c r="AD23" s="29"/>
       <c r="AE23" s="8"/>
       <c r="AF23" s="8"/>
       <c r="AG23" s="8"/>
       <c r="AH23" s="8"/>
       <c r="AI23" s="8"/>
       <c r="AJ23" s="8"/>
       <c r="AK23" s="8"/>
       <c r="AL23" s="8"/>
       <c r="AM23" s="8"/>
     </row>
     <row r="24" spans="1:39" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>77</v>
@@ -2559,133 +2541,133 @@
       <c r="Q29" s="10"/>
       <c r="R29" s="12"/>
       <c r="S29" s="28"/>
       <c r="T29" s="12"/>
       <c r="U29" s="28"/>
       <c r="V29" s="31"/>
       <c r="W29" s="31"/>
       <c r="X29" s="31"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="21"/>
       <c r="AB29" s="32"/>
       <c r="AC29" s="32"/>
       <c r="AD29" s="29"/>
       <c r="AE29" s="8"/>
       <c r="AF29" s="8"/>
       <c r="AG29" s="8"/>
       <c r="AH29" s="8"/>
       <c r="AI29" s="8"/>
       <c r="AJ29" s="8"/>
       <c r="AK29" s="8"/>
       <c r="AL29" s="8"/>
       <c r="AM29" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Z28" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A1:Z28">
     <filterColumn colId="0" showButton="0"/>
     <filterColumn colId="1" showButton="0"/>
     <filterColumn colId="2" showButton="0"/>
     <filterColumn colId="3" hiddenButton="1" showButton="0"/>
     <filterColumn colId="4" showButton="0"/>
     <filterColumn colId="5" showButton="0"/>
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="8" showButton="0"/>
     <filterColumn colId="9" showButton="0"/>
     <filterColumn colId="10" showButton="0"/>
     <filterColumn colId="11" showButton="0"/>
     <filterColumn colId="12" showButton="0"/>
     <filterColumn colId="13" showButton="0"/>
     <filterColumn colId="14" showButton="0"/>
     <filterColumn colId="15" showButton="0"/>
     <filterColumn colId="16" showButton="0"/>
     <filterColumn colId="17" showButton="0"/>
     <filterColumn colId="18" hiddenButton="1" showButton="0"/>
     <filterColumn colId="19" hiddenButton="1" showButton="0"/>
     <filterColumn colId="20" hiddenButton="1" showButton="0"/>
     <filterColumn colId="21" showButton="0"/>
     <filterColumn colId="22" showButton="0"/>
     <filterColumn colId="23" showButton="0"/>
     <filterColumn colId="24" showButton="0"/>
     <filterColumn colId="25" hiddenButton="1" showButton="0"/>
   </autoFilter>
   <mergeCells count="34">
-    <mergeCell ref="AE2:AE7"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL5:AM6"/>
+    <mergeCell ref="R4:AD4"/>
+    <mergeCell ref="R5:AD5"/>
+    <mergeCell ref="R2:AD3"/>
+    <mergeCell ref="N2:Q3"/>
+    <mergeCell ref="P4:P7"/>
+    <mergeCell ref="Q4:Q7"/>
+    <mergeCell ref="R6:Y6"/>
+    <mergeCell ref="Z6:AD6"/>
+    <mergeCell ref="N4:N7"/>
+    <mergeCell ref="O4:O7"/>
     <mergeCell ref="C3:C7"/>
     <mergeCell ref="F3:F7"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="G3:M3"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="D3:D7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="E3:E7"/>
     <mergeCell ref="B2:B7"/>
     <mergeCell ref="A2:A7"/>
-    <mergeCell ref="R4:AD4"/>
-[...8 lines deleted...]
-    <mergeCell ref="O4:O7"/>
+    <mergeCell ref="AE2:AE7"/>
+    <mergeCell ref="AF2:AM3"/>
+    <mergeCell ref="AF4:AI4"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AF5:AG6"/>
+    <mergeCell ref="AH5:AI6"/>
+    <mergeCell ref="AJ5:AK6"/>
+    <mergeCell ref="AL5:AM6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>